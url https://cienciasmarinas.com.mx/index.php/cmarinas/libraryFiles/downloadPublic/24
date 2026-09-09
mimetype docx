--- v0 (2026-04-28)
+++ v1 (2026-09-09)
@@ -64,73 +64,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This template </w:t>
       </w:r>
       <w:r w:rsidR="0068697C" w:rsidRPr="007520EF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contains</w:t>
       </w:r>
       <w:r w:rsidRPr="007520EF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Marinas </w:t>
+        <w:t xml:space="preserve"> Ciencias Marinas </w:t>
       </w:r>
       <w:r w:rsidRPr="007520EF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(CM) formatting guidelines </w:t>
       </w:r>
       <w:r w:rsidR="0068697C" w:rsidRPr="007520EF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="007520EF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
@@ -944,80 +922,70 @@
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> managing editor</w:t>
       </w:r>
       <w:r w:rsidR="0001067D" w:rsidRPr="00D224C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E66B05" w14:textId="146256B9" w:rsidR="005C6FCC" w:rsidRPr="00F05A1A" w:rsidRDefault="005C6FCC" w:rsidP="005C6FCC">
       <w:pPr>
         <w:pStyle w:val="CMAuthorlist"/>
       </w:pPr>
       <w:r w:rsidRPr="00F47D36">
         <w:t>First name</w:t>
       </w:r>
       <w:r w:rsidR="0068697C" w:rsidRPr="00F47D36">
         <w:t xml:space="preserve"> M </w:t>
       </w:r>
       <w:r w:rsidRPr="00F47D36">
-        <w:t xml:space="preserve">Last </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Last name</w:t>
+      </w:r>
       <w:r w:rsidR="0068697C" w:rsidRPr="00F47D36">
         <w:t>-Last name</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47D36">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47D36">
         <w:t xml:space="preserve">, First name </w:t>
       </w:r>
       <w:r w:rsidR="0068697C" w:rsidRPr="00F47D36">
         <w:t xml:space="preserve">M </w:t>
       </w:r>
       <w:r w:rsidRPr="00F47D36">
-        <w:t xml:space="preserve">Last </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Last name</w:t>
+      </w:r>
       <w:r w:rsidR="0068697C" w:rsidRPr="00F47D36">
         <w:t>-Last name</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47D36">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47D36">
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="4C393F03" w:rsidR="00156A22" w:rsidRPr="00E94307" w:rsidRDefault="0001067D" w:rsidP="00B76302">
       <w:pPr>
         <w:pStyle w:val="CMAffiliations"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94307">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Affiliations</w:t>
@@ -1149,69 +1117,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54E15">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> laboratory or department, institute or organization, zip code</w:t>
+        <w:t>Do include: laboratory or department, institute or organization, zip code</w:t>
       </w:r>
       <w:r w:rsidR="0068697C" w:rsidRPr="00E54E15">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54E15">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">city, </w:t>
       </w:r>
       <w:r w:rsidR="00746161" w:rsidRPr="00E54E15">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
@@ -1262,122 +1212,69 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk189236641"/>
       <w:r w:rsidRPr="00E54E15">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54E15">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>catédras</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">catédras </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E54E15">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-          <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">: Programa de Investigadoras e Investigadores por México, </w:t>
+        <w:t xml:space="preserve">SECHITI, use the following: Programa de Investigadoras e Investigadores por México, </w:t>
       </w:r>
       <w:r w:rsidR="00070FC6" w:rsidRPr="00E54E15">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Secretaría de Ciencia, Humanidades, Tecnología e Innovación</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54E15">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0068697C" w:rsidRPr="00E54E15">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
@@ -1536,111 +1433,83 @@
         <w:t xml:space="preserve"> of all co-authors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD1704D" w14:textId="2A591CDC" w:rsidR="00AC4918" w:rsidRPr="00840C5C" w:rsidRDefault="00AC4918" w:rsidP="00AC4918">
       <w:pPr>
         <w:pStyle w:val="CMAffiliations"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840C5C">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="008771DA" w:rsidRPr="00840C5C">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">nclude the ORCID </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of all co-authors. </w:t>
+        <w:t xml:space="preserve">nclude the ORCID iDs of all co-authors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24202991" w14:textId="2A81FA65" w:rsidR="00B342D1" w:rsidRPr="00840C5C" w:rsidRDefault="00AC4918" w:rsidP="00BC3914">
       <w:pPr>
         <w:pStyle w:val="CMAffiliations"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk189236956"/>
       <w:r w:rsidRPr="00840C5C">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="008771DA" w:rsidRPr="00840C5C">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>o-authors</w:t>
       </w:r>
       <w:r w:rsidRPr="00840C5C">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can create and register their ORCID </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> can create and register their ORCID iD </w:t>
       </w:r>
       <w:r w:rsidR="008771DA" w:rsidRPr="00840C5C">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>for free at:</w:t>
       </w:r>
       <w:r w:rsidRPr="00840C5C">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008771DA" w:rsidRPr="00840C5C">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>https://support.orcid.org/hc/en-us/articles/360006971053-Your-ORCID-iD-your-digital-name-identifier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21066CD7" w14:textId="6A6FC756" w:rsidR="0064268C" w:rsidRPr="00F05A1A" w:rsidRDefault="0064268C" w:rsidP="0064268C">
       <w:pPr>
         <w:pStyle w:val="CMAuthorlist"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk189237019"/>
@@ -1908,71 +1777,51 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004049F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For language conventions and spelling,</w:t>
       </w:r>
       <w:r w:rsidRPr="004049F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Marinas</w:t>
+        <w:t xml:space="preserve"> Ciencias Marinas</w:t>
       </w:r>
       <w:r w:rsidRPr="004049F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> refers to Merriam-Webster for English or Real Academia Española for Spanish.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561C5106" w14:textId="58858309" w:rsidR="004234A4" w:rsidRPr="004049F5" w:rsidRDefault="004234A4" w:rsidP="000E1965">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -1985,530 +1834,64 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Do not include citations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D" w:rsidP="00B76302">
       <w:pPr>
         <w:pStyle w:val="CMAbstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Abstract.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duis congue ante nec odio consectetur, non interdum libero egestas. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...464 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Quisque laoreet nulla vitae nulla scelerisque imperdiet. Suspendisse tincidunt dolor id laoreet rutrum. Maecenas efficitur neque sed imperdiet fringilla. Donec consequat et velit posuere egestas. Sed eget tristique sem. Mauris eget ligula at nisi ultricies gravida a vel justo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59EE74C2" w14:textId="760DD7E9" w:rsidR="00457478" w:rsidRPr="0091220D" w:rsidRDefault="0001067D" w:rsidP="0079190E">
       <w:pPr>
         <w:pStyle w:val="CMKeywords"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091220D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Key words</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002F" w14:textId="71763F19" w:rsidR="00156A22" w:rsidRPr="0091220D" w:rsidRDefault="0001067D" w:rsidP="0079190E">
@@ -2577,69 +1960,58 @@
       <w:r w:rsidRPr="0091220D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Do not capitalize any words unless they are proper nouns (e.g., </w:t>
       </w:r>
       <w:r w:rsidRPr="0091220D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key words</w:t>
       </w:r>
       <w:r w:rsidRPr="0091220D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: water, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0091220D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Cynoscion</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> reticulatus</w:t>
+        <w:t>Cynoscion reticulatus</w:t>
       </w:r>
       <w:r w:rsidRPr="0091220D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Gulf of California, and phytoplankton). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DAD72B" w14:textId="2B611221" w:rsidR="004234A4" w:rsidRPr="005142DE" w:rsidRDefault="0001067D" w:rsidP="004234A4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005142DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -2708,81 +2080,56 @@
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001835D7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
       <w:r w:rsidR="0001067D" w:rsidRPr="001835D7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0001067D" w:rsidRPr="001835D7">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0001067D" w:rsidRPr="001835D7">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Translated</w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Translated text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000033" w14:textId="6D8EB205" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D" w:rsidP="0079190E">
       <w:pPr>
         <w:pStyle w:val="CMKeywords"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:sectPr w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidSect="00CC0E95">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="2160" w:right="1440" w:bottom="1440" w:left="1440" w:header="1008" w:footer="720" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidRPr="0055799F">
@@ -3544,69 +2891,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00345276">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use an </w:t>
-[...17 lines deleted...]
-        <w:t>-</w:t>
+        <w:t>Use an en-</w:t>
       </w:r>
       <w:r w:rsidRPr="0047264F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dash in English for the following: </w:t>
       </w:r>
       <w:r w:rsidR="00121CF1" w:rsidRPr="0047264F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">when joining </w:t>
       </w:r>
       <w:r w:rsidR="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
@@ -3703,69 +3032,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047264F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use an </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">-dash in Spanish only </w:t>
+        <w:t xml:space="preserve">Use an en-dash in Spanish only </w:t>
       </w:r>
       <w:r w:rsidR="00121CF1" w:rsidRPr="0047264F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>when expressing</w:t>
       </w:r>
       <w:r w:rsidRPr="0047264F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the mathematical symbol for minus (–5 ºC).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="0047264F" w:rsidRDefault="0001067D" w:rsidP="00220523">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
@@ -4206,71 +3517,59 @@
       </w:pPr>
       <w:r w:rsidRPr="00D64EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
       <w:r w:rsidR="00B21FFD" w:rsidRPr="00D64EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00C31D54" w:rsidRPr="00D64EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in-house style of </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C31D54" w:rsidRPr="00D64EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ciencias</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Marinas</w:t>
+        <w:t>Ciencias Marinas</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, placenames </w:t>
       </w:r>
       <w:r w:rsidR="00C31D54" w:rsidRPr="00D64EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00D64EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>including geographic features</w:t>
       </w:r>
@@ -4491,75 +3790,65 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In English, do not translate geographic features with established Spanish names (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="0001067D" w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bahía de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00765B90" w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="0001067D" w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>os</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Ángeles</w:t>
+        <w:t>os Ángeles</w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk189238312"/>
       <w:r w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="0030094A" w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bahía de La Paz</w:t>
       </w:r>
       <w:r w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
@@ -4675,69 +3964,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Spanish, do not capitalize the geographic feature</w:t>
       </w:r>
       <w:r w:rsidR="001D4120" w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">when referring to more than one geographic feature (e.g., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> San Juan y Colorado)</w:t>
+        <w:t>when referring to more than one geographic feature (e.g., ríos San Juan y Colorado)</w:t>
       </w:r>
       <w:r w:rsidR="001D4120" w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, except when the geographic feature forms part of the proper name.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB58CED" w14:textId="2E1FC58B" w:rsidR="003E0039" w:rsidRPr="00506378" w:rsidRDefault="00C203B3" w:rsidP="00C203B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -4747,80 +4018,52 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In Spanish, do not capitalize the nationality when it forms part of the name of a geographic feature (e.g</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidR="0001067D" w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Pacífico mexicano</w:t>
+      </w:r>
       <w:r w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="003E0039" w:rsidRPr="00506378">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32AAF90B" w14:textId="77777777" w:rsidR="009E3DF0" w:rsidRDefault="009E3DF0" w:rsidP="003E0039">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -4954,71 +4197,59 @@
       </w:r>
       <w:r w:rsidR="00D5099F" w:rsidRPr="00EF4924">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>followed by its scientific name spelled out in full in parenthesis</w:t>
       </w:r>
       <w:r w:rsidR="006B7AA8" w:rsidRPr="00EF4924">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Common Name </w:t>
       </w:r>
       <w:r w:rsidR="00D5099F" w:rsidRPr="00EF4924">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D5099F" w:rsidRPr="00EF4924">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Genus</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> species</w:t>
+        <w:t>Genus species</w:t>
       </w:r>
       <w:r w:rsidR="00D5099F" w:rsidRPr="00EF4924">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="006B7AA8" w:rsidRPr="00EF4924">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Note that common names are capitalized. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F15A5D4" w14:textId="77777777" w:rsidR="00F116C2" w:rsidRPr="00F05A1A" w:rsidRDefault="00D5099F" w:rsidP="00F116C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
@@ -5205,69 +4436,51 @@
         </w:rPr>
         <w:t>Each figure must be called</w:t>
       </w:r>
       <w:r w:rsidR="000502DD" w:rsidRPr="00F9359A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least once</w:t>
       </w:r>
       <w:r w:rsidRPr="00F9359A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the main text</w:t>
       </w:r>
       <w:r w:rsidR="000502DD" w:rsidRPr="00F9359A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (i.e., Introduction through Discussion), including any </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> designated supplementary material. </w:t>
+        <w:t xml:space="preserve"> (i.e., Introduction through Discussion), including any figures designated supplementary material. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F9359A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E10A44D" w14:textId="560E1506" w:rsidR="006B7AA8" w:rsidRPr="00F9359A" w:rsidRDefault="006B7AA8" w:rsidP="006B7AA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F9359A">
         <w:rPr>
@@ -7327,69 +6540,51 @@
       <w:tr w:rsidR="00B25246" w:rsidRPr="00B25246" w14:paraId="15317697" w14:textId="77777777" w:rsidTr="00B56EC5">
         <w:trPr>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58398C9E" w14:textId="5530782C" w:rsidR="00B25246" w:rsidRPr="00B25246" w:rsidRDefault="00B25246" w:rsidP="00F3032D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25246">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability of obtaining </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> extreme test value for a hypothesis test</w:t>
+              <w:t>Probability of obtaining a more extreme test value for a hypothesis test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F5AE514" w14:textId="3D570E23" w:rsidR="00B25246" w:rsidRPr="00B25246" w:rsidRDefault="00B25246" w:rsidP="00F3032D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7913,80 +7108,52 @@
       <w:tr w:rsidR="00B25246" w:rsidRPr="00B25246" w14:paraId="45C01A46" w14:textId="77777777" w:rsidTr="00B56EC5">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="510AE4ED" w14:textId="1584ECAD" w:rsidR="00B25246" w:rsidRPr="00B25246" w:rsidRDefault="00B25246" w:rsidP="00F3032D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25246">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standard deviation/ </w:t>
+              <w:t>Standard deviation/ desviación estandar</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38F312BA" w14:textId="3F43C879" w:rsidR="00B25246" w:rsidRPr="00B25246" w:rsidRDefault="00B25246" w:rsidP="00F3032D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25246">
               <w:rPr>
@@ -8322,109 +7489,58 @@
               <w:t>SE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B25246" w:rsidRPr="00B25246" w14:paraId="7A412A66" w14:textId="77777777" w:rsidTr="00B56EC5">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="640102A8" w14:textId="18F9AF67" w:rsidR="00B25246" w:rsidRPr="007520EF" w:rsidRDefault="00B25246" w:rsidP="00F3032D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B25246">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Coefficient</w:t>
-[...49 lines deleted...]
-              <w:t>/coeficiente de variación</w:t>
+              <w:t>Coefficient of variation/coeficiente de variación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24E8F9F4" w14:textId="727F23AA" w:rsidR="00B25246" w:rsidRPr="007520EF" w:rsidRDefault="00B25246" w:rsidP="00F3032D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
@@ -8489,89 +7605,61 @@
       <w:tr w:rsidR="00B25246" w:rsidRPr="00B25246" w14:paraId="3D391167" w14:textId="77777777" w:rsidTr="00B56EC5">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E4F3ADF" w14:textId="61DBEC9D" w:rsidR="00B25246" w:rsidRPr="007520EF" w:rsidRDefault="00B25246" w:rsidP="00F3032D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25246">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics derived </w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Student </w:t>
+              <w:t xml:space="preserve">Statistics derived in Student </w:t>
             </w:r>
             <w:r w:rsidRPr="00B25246">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B25246">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31048E68" w14:textId="0EAE34FA" w:rsidR="00B25246" w:rsidRPr="007520EF" w:rsidRDefault="00B25246" w:rsidP="00F3032D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -9235,80 +8323,52 @@
       <w:tr w:rsidR="00B25246" w:rsidRPr="00B25246" w14:paraId="78311C58" w14:textId="77777777" w:rsidTr="00B56EC5">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1662E3CB" w14:textId="15429F05" w:rsidR="00B25246" w:rsidRPr="00B25246" w:rsidRDefault="00B25246" w:rsidP="00F3032D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25246">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Degrees of freedom/</w:t>
+              <w:t>Degrees of freedom/grados de libertad</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48689F2D" w14:textId="29B3713A" w:rsidR="00B25246" w:rsidRPr="00B25246" w:rsidRDefault="00B25246" w:rsidP="00F3032D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9343,85 +8403,57 @@
               <w:t>v</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2359" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10222AF1" w14:textId="77777777" w:rsidR="00B25246" w:rsidRPr="00B25246" w:rsidRDefault="00B25246" w:rsidP="00F3032D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B25246">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>d.f.</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> (ESP)</w:t>
+              <w:t>d.f. (EN), g.l. (ESP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B25246" w:rsidRPr="00B25246" w14:paraId="78BD14F0" w14:textId="77777777" w:rsidTr="00B56EC5">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5474E4C8" w14:textId="37DB3911" w:rsidR="00B25246" w:rsidRPr="00B25246" w:rsidRDefault="00B25246" w:rsidP="00F3032D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25246">
@@ -9872,110 +8904,90 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="698C870E" w14:textId="25D308E7" w:rsidR="00A96D0D" w:rsidRPr="00F05A1A" w:rsidRDefault="00A96D0D" w:rsidP="00A96D0D">
             <w:pPr>
               <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F05A1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Use to</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> separate compound units.</w:t>
+              <w:t>Use to separate compound units.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F261946" w14:textId="77777777" w:rsidR="00A96D0D" w:rsidRPr="00F05A1A" w:rsidRDefault="00A96D0D" w:rsidP="007925F1">
             <w:pPr>
               <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F05A1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 </w:t>
+              <w:t>25 mg·g</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F05A1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>–1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96D0D" w:rsidRPr="00F05A1A" w14:paraId="09905CC5" w14:textId="77777777" w:rsidTr="00A96D0D">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="620" w:type="dxa"/>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
@@ -10913,69 +9925,58 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Select one of the following statements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000000E3" w14:textId="0582615A" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The supplementary material for this work can be downloaded from: LINK [inserted by </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ciencias</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Marinas</w:t>
+        <w:t>Ciencias Marinas</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000000E4" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This work includes no supplementary material. </w:t>
@@ -11283,116 +10284,98 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Author contributions </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000000EE" w14:textId="2F8F6E7B" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="00DD03F5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Use CrediT roles</w:t>
+      </w:r>
+      <w:r w:rsidR="0051168C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the preferred formatting in the example below</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CrediT</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> for this section. </w:t>
+      </w:r>
+      <w:r w:rsidR="0001067D" w:rsidRPr="00F05A1A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Multiple authors can be listed for each role, and the degree of their contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="0051168C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0001067D" w:rsidRPr="00F05A1A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be specified (i.e., lead, equal, or supporting). </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> roles</w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>List authors using their initials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000000EF" w14:textId="3A87A8BE" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Conceptualization: </w:t>
       </w:r>
       <w:r w:rsidRPr="003B62D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
@@ -11661,349 +10644,345 @@
       </w:pPr>
       <w:r w:rsidRPr="003B62D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The data for this study are available from the corresponding author by reasonable request. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000000F3" w14:textId="357F28D4" w:rsidR="00156A22" w:rsidRPr="003B62D8" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B62D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The data for this study </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>The data for this study are not availabl</w:t>
+      </w:r>
+      <w:r w:rsidR="00190A91" w:rsidRPr="003B62D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e due to [Reason].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000F4" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05A1A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ethical approvals and permits for studies involving animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B79EFF" w14:textId="77777777" w:rsidR="000901CE" w:rsidRPr="003B62D8" w:rsidRDefault="000901CE" w:rsidP="000901CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003B62D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>are</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Select one of the following statements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000F5" w14:textId="1DD871EB" w:rsidR="00156A22" w:rsidRPr="003B62D8" w:rsidRDefault="0001067D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003B62D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not availabl</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="000000F4" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
+        <w:t>This study was conducted with ethical approval from [Institution] and with all necessary permits [permit numbers]; the study complied with all corresponding regulations for the justified use of animals in research and their welfare [list regulations, if applicable].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000F6" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="003B62D8" w:rsidRDefault="0001067D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B62D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000F7" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ethical approvals and permits for studies involving animals</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45B79EFF" w14:textId="77777777" w:rsidR="000901CE" w:rsidRPr="003B62D8" w:rsidRDefault="000901CE" w:rsidP="000901CE">
+        <w:t>Consent for participation and publication for studies involving people</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156EC8A9" w14:textId="77777777" w:rsidR="000901CE" w:rsidRPr="003B62D8" w:rsidRDefault="000901CE" w:rsidP="000901CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B62D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Select one of the following statements:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000F5" w14:textId="1DD871EB" w:rsidR="00156A22" w:rsidRPr="003B62D8" w:rsidRDefault="0001067D">
+    <w:p w14:paraId="000000F8" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="003B62D8" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B62D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>This study was conducted with ethical approval from [Institution] and with all necessary permits [permit numbers]; the study complied with all corresponding regulations for the justified use of animals in research and their welfare [list regulations, if applicable].</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="000000F6" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="003B62D8" w:rsidRDefault="0001067D">
+        <w:t xml:space="preserve">This study was conducted with the informed consent of all participants; informed consent was also obtained from the participants for the publication of the results. [Include any relevant details] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000F9" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="003B62D8" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B62D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Not applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000F7" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
+    <w:p w14:paraId="000000FA" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Consent for participation and publication for studies involving people</w:t>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t>Use of AI tools</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5233D38A" w14:textId="77777777" w:rsidR="000901CE" w:rsidRDefault="000901CE" w:rsidP="000901CE">
-      <w:pPr>
+    <w:p w14:paraId="3B8D6238" w14:textId="3DBCF427" w:rsidR="004479A4" w:rsidRPr="004479A4" w:rsidRDefault="004479A4" w:rsidP="004479A4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4472C4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004479A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="4472C4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Select one of the following statements:</w:t>
-[...86 lines deleted...]
-          <w:color w:val="0070C0"/>
+        <w:t>When AI has been used for language improvement, translation, permitted illustrative purposes, or another use requiring disclosure, the declaration must identify the tool, version, and specific purpose for which it was used:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FDC6CD" w14:textId="77777777" w:rsidR="004479A4" w:rsidRPr="004479A4" w:rsidRDefault="004479A4" w:rsidP="004479A4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004479A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“The authors used [tool and version] for [specific purpose]. The authors reviewed all resulting material and accept responsibility for its accuracy, appropriateness, and compliance with the AI policy of Ciencias Marinas.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFF0625" w14:textId="4B16ADF6" w:rsidR="004479A4" w:rsidRPr="004479A4" w:rsidRDefault="004479A4" w:rsidP="004479A4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004479A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The authors did not employ any AI tools in this work</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="000000FD" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
+        <w:t>When AI has been used as part of the research methodology, the declaration must identify its use, and the Methods section must provide the additional information necessary to describe the procedure transparently and reproducibly:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9B7D7A" w14:textId="77777777" w:rsidR="004479A4" w:rsidRPr="004479A4" w:rsidRDefault="004479A4" w:rsidP="004479A4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004479A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“The authors used [tool and version] for [specific research procedure or analysis]. The application of this tool is described in the Methods section, including the information required to evaluate the procedure.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A64FA39" w14:textId="2B5536B2" w:rsidR="004479A4" w:rsidRPr="004479A4" w:rsidRDefault="004479A4" w:rsidP="004479A4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004479A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If no AI or AI-assisted technologies were used in a manner requiring disclosure under this policy, the declaration must state:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE03100" w14:textId="77777777" w:rsidR="004479A4" w:rsidRPr="004479A4" w:rsidRDefault="004479A4" w:rsidP="004479A4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004479A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“No use of AI requiring disclosure under the Ciencias Marinas AI policy occurred in the preparation or conduct of this work.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200BD52B" w14:textId="77777777" w:rsidR="004479A4" w:rsidRDefault="004479A4" w:rsidP="004479A4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004479A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="4472C4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authors are responsible for ensuring that their use of AI complies with applicable institutional requirements, licensing agreements, copyright restrictions, intellectual property requirements, and other legal or ethical obligations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000000FD" w14:textId="6EDFF01F" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D" w:rsidP="004479A4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000000FE" w14:textId="136193DA" w:rsidR="00156A22" w:rsidRPr="00800EA8" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -12289,50 +11268,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017082D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For Spanish-language sources, only author names (including organizations as authors), title, and publisher names should appear in Spanish. All other information should appear in English. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000104" w14:textId="13E8926B" w:rsidR="00156A22" w:rsidRPr="0017082D" w:rsidRDefault="00D602BB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017082D">
         <w:rPr>
@@ -12491,105 +11471,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584917">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Always include the edition number</w:t>
       </w:r>
       <w:r w:rsidR="00D602BB" w:rsidRPr="00584917">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Examples: </w:t>
       </w:r>
       <w:r w:rsidRPr="00584917">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Second becomes 2nd; III becomes 3rd; New revised edition becomes New. rev. </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> becomes Ed. Ital.</w:t>
+        <w:t>Second becomes 2nd; III becomes 3rd; New revised edition becomes New. rev. ed.; Fifth American Edition becomes 5th Am. ed.; Edizone Italiana becomes Ed. Ital.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000108" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00584917" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584917">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000109" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00584917" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -12601,51 +11527,50 @@
       <w:r w:rsidRPr="00584917">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">General form: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000010A" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00584917" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584917">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Author A, Author B, Author CD, Author E. YEAR. Title in sentence case. Journal name abbreviation. Vol(Issue):p-p. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000010B" w14:textId="039D97B7" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584917">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r w:rsidR="0038098A" w:rsidRPr="00584917">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
@@ -12676,91 +11601,51 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Teagle H, Hawkins SJ, Moore PF, Smale DA. 2017. The role of kelp species as biogenic habitat formers in coastal marine ecosystems. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">J </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Ecol. 492:81-98. </w:t>
+        <w:t xml:space="preserve">J Exp Mar Biol Ecol. 492:81-98. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000010E" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00F05A1A">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jembe.2017.01.017</w:t>
         </w:r>
       </w:hyperlink>
@@ -12797,153 +11682,108 @@
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">General form: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000111" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Author A, Author B, Author C. Year. Title in Title Case. Edition number. City (Country): Publisher. Number of pages. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000112" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Example: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000113" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MacGinitie</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> N. 1968. Natural History of Marine Animals. 5th ed. New York (USA): McGraw-Hill. 523 p.</w:t>
+        <w:t>MacGinitie GE, MacGinitie N. 1968. Natural History of Marine Animals. 5th ed. New York (USA): McGraw-Hill. 523 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000114" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Smith M, Potter H. 1999. Loch Ness: </w:t>
-[...17 lines deleted...]
-        <w:t>. Edinburgh (Scotland): Tomes and Scrolls. 934 p.</w:t>
+        <w:t>Smith M, Potter H. 1999. Loch Ness: A History. Edinburgh (Scotland): Tomes and Scrolls. 934 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000115" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Book chapter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000116" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12993,70 +11833,51 @@
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Example: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000119" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t>. In: Morris RH, Abbott DP, Haderlie EC (eds.), Intertidal Invertebrates of California. Stanford (USA): Stanford University Press. p. 490-498.</w:t>
+        <w:t>Rice ME. 1980. Sipuncula and Echiura. In: Morris RH, Abbott DP, Haderlie EC (eds.), Intertidal Invertebrates of California. Stanford (USA): Stanford University Press. p. 490-498.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000011F" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Conference proceedings </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000120" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -13069,155 +11890,107 @@
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">General form:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000121" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author A, Author B, Author C. Year. Title of conference </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. In: Editor names (eds.), Name of Conference in Title Case, Date of Conference Year Month Day. Location of Conference City (Country). Page range. </w:t>
+        <w:t xml:space="preserve">Author A, Author B, Author C. Year. Title of conference proceeding. In: Editor names (eds.), Name of Conference in Title Case, Date of Conference Year Month Day. Location of Conference City (Country). Page range. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000122" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Example: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000123" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">González-Vázquez JA, Hernández-Vivar E, Jacobo-Villa MA. 2018. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Análisis de circulación en estuarios. In: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Análisis de circulación en estuarios. In: Lecertúa E, Lopardo MC, Menéndez A, Spalletti P (eds.), </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Lecertúa</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> P (eds.), XXVIII Congreso Latinoamericano de Hidráulica: Trabajos Completos, 2018 Sept 18-21. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">XXVIII Congreso Latinoamericano de Hidráulica: Trabajos Completos, 2018 Sept 18-21. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buenos Aires (Argentina). p. 2281-2293.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000124" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
@@ -13275,145 +12048,104 @@
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Example: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000128" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Matsumoto M. 2011. Aspects of the interaction between the marine bacterium </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Matsumoto M. 2011. Aspects of the interaction between the marine bacterium Alcanivorax DG881 and the toxic dinoflagellate </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0563C1"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Gymnodinium</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Gymnodinium catenatum</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [dissertation]. [Australia]: University of Tasmania. 96 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000129" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D" w:rsidP="0009174B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_heading=h.v9e7e14affdk" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Material published with translated title</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000012A" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">General form: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000012B" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Author A, Author B, Author CD, Author E. YEAR. Title in sentence case = Translated title in sentence case. Journal name abbreviation. Vol(Issue):p-p. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000012C" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -13445,236 +12177,68 @@
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Example: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000012E" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sánchez Marín P, Besada V, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Sánchez Marín P, Besada V, Beiras R. 2018. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of whole mussels and mussel gills in metal pollution biomonitoring = Uso del mejillón entero y de sus branquias en el biomonitoreo de la contaminación por metales. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> R. 2018. </w:t>
-[...166 lines deleted...]
-        <w:t xml:space="preserve"> Mar. 44(4):279-294. </w:t>
+        <w:t xml:space="preserve">Cienc Mar. 44(4):279-294. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000012F" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:right="40"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://doi.org/10.7773/ cm.v44i4.2861</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000130" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D" w:rsidP="0009174B">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -13705,155 +12269,110 @@
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>General form:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000132" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Author A, Author B, Author CD, Author E. YEAR. Title in sentence case. City (Country): Publishing Organization in Title Case. Report type, No. number. Pages. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000133" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="40"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Example: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000134" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:right="40"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Granger H. 2001. Assessment of Population Dynamics of </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (UK): Commission on Microscale Organisms. Technical report, No. 28. 78 p.</w:t>
+        <w:t>Granger H. 2001. Assessment of Population Dynamics of Chloropteran Insects in Scotland. Ringma (UK): Commission on Microscale Organisms. Technical report, No. 28. 78 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000135" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Córdova-Tapia F, Zambrano-González L, Ayala-Azcárraga C, Orozco-Martínez C, López-Guijosa A, Ortiz H, Levy-Gálvez K. 2014. Análisis de la Manifestación de Impacto Ambiental del Proyecto “Dragado de la Laguna de Salinas, Zihuatanejo de Azueta, Guerrero”. Mexico City (Mexico): Grupo de Análisis de Manifestaciones de </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Impacto Ambiental, Unión de Científicos Comprometidos con la Sociedad. </w:t>
+        <w:t xml:space="preserve">Córdova-Tapia F, Zambrano-González L, Ayala-Azcárraga C, Orozco-Martínez C, López-Guijosa A, Ortiz H, Levy-Gálvez K. 2014. Análisis de la Manifestación de Impacto Ambiental del Proyecto “Dragado de la Laguna de Salinas, Zihuatanejo de Azueta, Guerrero”. Mexico City (Mexico): Grupo de Análisis de Manifestaciones de Impacto Ambiental, Unión de Científicos Comprometidos con la Sociedad. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Impact Assessment, MIA-12GE2014HD023. 15 p. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000136" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00426AF4" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00426AF4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -13924,482 +12443,282 @@
     <w:p w14:paraId="0000013A" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:right="40"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[IATTC] Inter-American Tropical Tuna Commission. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">2016. Tunas, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">2016. Tunas, billfishes and other pelagic species in the Eastern Pacific Ocean in 2015 = Los atunes, peces picudos y otros peces pelágicos en el océano Pacifico Oriental en 2015. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> Report, no. 14. 78 p.</w:t>
+        </w:rPr>
+        <w:t>La Jolla (USA): IATTC. Fishery Satus Report, no. 14. 78 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000013B" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D" w:rsidP="0009174B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_heading=h.dgnldcma1kxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Legal matter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000013C" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">General form: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000013D" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Acronym] Name of Organization. Date of publication Year Month Day. Title in sentence case. City (Country): Publishing Organization. Document type, number. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Pages. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000013E" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="40"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Example</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Example: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000013F" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:right="40"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">[DOF] Diario Oficial de la Federación. 2002 Mar 6. Norma Oficial Mexicana, Protección ambiental-Especies nativas de México de flora y fauna silvestres-Categorías de riesgo y </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> para su inclusión, exclusión o cambio: Lista de especies en riesgo. Mexico City (Mexico): Secretaría de Gobernación. Mexican Oficial Standard, NOM-059-ECOL-2001. </w:t>
+        <w:t xml:space="preserve">[DOF] Diario Oficial de la Federación. 2002 Mar 6. Norma Oficial Mexicana, Protección ambiental-Especies nativas de México de flora y fauna silvestres-Categorías de riesgo y espe- cificaciones para su inclusión, exclusión o cambio: Lista de especies en riesgo. Mexico City (Mexico): Secretaría de Gobernación. Mexican Oficial Standard, NOM-059-ECOL-2001. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>85 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000140" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D" w:rsidP="0009174B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_heading=h.tniu9wiu53u4" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Online source</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000141" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">General form: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000142" w14:textId="223DEB91" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Acronym] Name of Organization. Year. Title in Title Case: Publishing Organization; [accessed year month day]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">URL </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000143" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="40"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Example</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Example: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000144" w14:textId="4D1872A7" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:right="40"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>[CONAGUA] Comisión Nacional del Agua. 2002. Precipitación en Baja California: CONAGUA; [</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2024 Feb 23]. </w:t>
+        <w:t xml:space="preserve">[CONAGUA] Comisión Nacional del Agua. 2002. Precipitación en Baja California: CONAGUA; [accessed 2024 Feb 23]. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00F05A1A">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://org/press-release/california_prep</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00000145" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
@@ -14481,50 +12800,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Example: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000014A" w14:textId="253D41F4" w:rsidR="00156A22" w:rsidRPr="00F05A1A" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Google. 2021a. Bahía de Zihuatanejo (</w:t>
       </w:r>
       <w:r w:rsidR="007B1BD7" w:rsidRPr="009B7B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17°38'12.5"N, 101°33'03.1"W</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) [map]: Google; [accessed 2021 Sept 5].</w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00F05A1A">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -14726,51 +13046,50 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB7B1CE" w14:textId="77777777" w:rsidR="00FF616C" w:rsidRPr="00F05A1A" w:rsidRDefault="00FF616C" w:rsidP="00FF616C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Hlk189239489"/>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Example: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="00000150" w14:textId="3CE4946D" w:rsidR="00156A22" w:rsidRPr="00916CA2" w:rsidRDefault="00AC1842" w:rsidP="00916CA2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="810"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Posit Team. 2024. RStudio: Integrated Development Environment for R. v. 4.03. Boston (USA): Posit PBC. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F05A1A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -15254,69 +13573,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087949">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In the case of photographs and satellite images, ensure the images have resolutions of at least 300 dpi and use the following formats: Joint Photographic Experts Group (.jpeg), Tagged Image File Format (.tiff), and Portable Network Graphics (.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve">In the case of photographs and satellite images, ensure the images have resolutions of at least 300 dpi and use the following formats: Joint Photographic Experts Group (.jpeg), Tagged Image File Format (.tiff), and Portable Network Graphics (.png). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000160" w14:textId="77777777" w:rsidR="00156A22" w:rsidRPr="00B6436B" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087949">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="048C7120" w14:textId="6821C6E5" w:rsidR="006D2C19" w:rsidRDefault="006D2C19" w:rsidP="006D2C19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -15464,98 +13765,60 @@
         <w:lastRenderedPageBreak/>
         <w:t>Tables can include footer</w:t>
       </w:r>
       <w:r w:rsidR="006D2C19" w:rsidRPr="000014D9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000014D9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000F5F0F" w:rsidRPr="000014D9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Explanatory information should be included in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Explanatory information should be included in a footnotes. </w:t>
+      </w:r>
       <w:r w:rsidR="000F5F0F" w:rsidRPr="000014D9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0070C0"/>
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Footnotes should be defined with the following symbols (in order): *, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> If additional footnote symbols are needed, double the symbol (e.g., **, ††).</w:t>
+        <w:t>Footnotes should be defined with the following symbols (in order): *, †, ‡, §, ¶, #. If additional footnote symbols are needed, double the symbol (e.g., **, ††).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA41E0C" w14:textId="77777777" w:rsidR="000F5F0F" w:rsidRPr="000014D9" w:rsidRDefault="0001067D" w:rsidP="000F5F0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000014D9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -15742,71 +14005,59 @@
         </w:rPr>
         <w:t>bbreviations should mirror those used in the main text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B44AC5" w14:textId="24720247" w:rsidR="0038098A" w:rsidRPr="0025240F" w:rsidRDefault="0038098A" w:rsidP="000F32EC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025240F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spell out species names in full: Common Name (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0025240F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Genus</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> species</w:t>
+        <w:t>Genus species</w:t>
       </w:r>
       <w:r w:rsidRPr="0025240F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D00EFAD" w14:textId="77777777" w:rsidR="000F32EC" w:rsidRPr="0025240F" w:rsidRDefault="000F32EC" w:rsidP="000F32EC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025240F">
         <w:rPr>
@@ -16771,71 +15022,51 @@
         </w:rPr>
         <w:sectPr w:rsidR="0041334E" w:rsidSect="00CC0E95">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="2160" w:right="1440" w:bottom="1440" w:left="1440" w:header="1008" w:footer="720" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk191483051"/>
       <w:r w:rsidRPr="00BC1D51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00BC1D51" w:rsidRPr="00BC1D51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Footnotes should be defined with the following symbols (in order): *, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> If additional footnote symbols are needed, double the symbol (e.g., **, ††)</w:t>
+        <w:t>Footnotes should be defined with the following symbols (in order): *, †, ‡, §, ¶, #. If additional footnote symbols are needed, double the symbol (e.g., **, ††)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="00BC1D51" w:rsidRPr="00BC1D51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F7B87">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abbreviations may be defined here or in the table description.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453C534E" w14:textId="2CF4A6D3" w:rsidR="00A331F8" w:rsidRPr="00F05A1A" w:rsidRDefault="00A331F8" w:rsidP="005E0706">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -17587,71 +15818,51 @@
       <w:r w:rsidR="00BC1D51" w:rsidRPr="0097040B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ootnotes</w:t>
       </w:r>
       <w:r w:rsidR="00BC1D51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be defined with the following symbols (in order)</w:t>
       </w:r>
       <w:r w:rsidR="00BC1D51" w:rsidRPr="0097040B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: *, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> If </w:t>
+        <w:t xml:space="preserve">: *, †, ‡, §, ¶, #. If </w:t>
       </w:r>
       <w:r w:rsidR="00BC1D51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">additional footnote symbols are needed, </w:t>
       </w:r>
       <w:r w:rsidR="00BC1D51" w:rsidRPr="0097040B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">double </w:t>
       </w:r>
       <w:r w:rsidR="00BC1D51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0563C1"/>
           <w:szCs w:val="24"/>
@@ -17843,71 +16054,59 @@
         </w:rPr>
         <w:t xml:space="preserve">Define all symbols. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="585CA413" w14:textId="3D53EA7B" w:rsidR="00C70F30" w:rsidRPr="007C3FB9" w:rsidRDefault="001C7EEE" w:rsidP="00C70F30">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3FB9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spell out species names in full: Common Name (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007C3FB9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Genus</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> species</w:t>
+        <w:t>Genus species</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3FB9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000187" w14:textId="259EC51E" w:rsidR="00156A22" w:rsidRPr="007C3FB9" w:rsidRDefault="0001067D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3FB9">
         <w:rPr>
@@ -19150,61 +17349,61 @@
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="002675A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E52BB3" w:rsidRPr="002675A4" w:rsidSect="00CC0E95">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2160" w:right="1440" w:bottom="1440" w:left="1440" w:header="1008" w:footer="720" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12EC2D53" w14:textId="77777777" w:rsidR="0073241D" w:rsidRDefault="0073241D" w:rsidP="00883BB1">
+    <w:p w14:paraId="4B5D8259" w14:textId="77777777" w:rsidR="003124CD" w:rsidRDefault="003124CD" w:rsidP="00883BB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D14FC25" w14:textId="77777777" w:rsidR="0073241D" w:rsidRDefault="0073241D" w:rsidP="00883BB1">
+    <w:p w14:paraId="0CFEAA6C" w14:textId="77777777" w:rsidR="003124CD" w:rsidRDefault="003124CD" w:rsidP="00883BB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -19331,61 +17530,61 @@
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00F07C9E">
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00F870AA">
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>-1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1841D27A" w14:textId="77777777" w:rsidR="0073241D" w:rsidRDefault="0073241D" w:rsidP="00883BB1">
+    <w:p w14:paraId="769863FE" w14:textId="77777777" w:rsidR="003124CD" w:rsidRDefault="003124CD" w:rsidP="00883BB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6434E8F0" w14:textId="77777777" w:rsidR="0073241D" w:rsidRDefault="0073241D" w:rsidP="00883BB1">
+    <w:p w14:paraId="0D893C7B" w14:textId="77777777" w:rsidR="003124CD" w:rsidRDefault="003124CD" w:rsidP="00883BB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C2867AD" w14:textId="7119F4B7" w:rsidR="002E57AE" w:rsidRDefault="00565720" w:rsidP="002E57AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
         <w:tab w:val="clear" w:pos="8838"/>
         <w:tab w:val="left" w:pos="2085"/>
         <w:tab w:val="left" w:pos="2805"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -22060,51 +20259,50 @@
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1538621101">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="101266518">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1467770676">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1532960990">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="574701535">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="467361948">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00156A22"/>
@@ -22174,127 +20372,130 @@
     <w:rsid w:val="00216C9A"/>
     <w:rsid w:val="00220523"/>
     <w:rsid w:val="00222CBC"/>
     <w:rsid w:val="002320C9"/>
     <w:rsid w:val="0023681E"/>
     <w:rsid w:val="00240422"/>
     <w:rsid w:val="00243FF6"/>
     <w:rsid w:val="002449DD"/>
     <w:rsid w:val="002472B3"/>
     <w:rsid w:val="0025240F"/>
     <w:rsid w:val="00253894"/>
     <w:rsid w:val="002675A4"/>
     <w:rsid w:val="002706B7"/>
     <w:rsid w:val="00286F76"/>
     <w:rsid w:val="002934BE"/>
     <w:rsid w:val="002A0143"/>
     <w:rsid w:val="002B372A"/>
     <w:rsid w:val="002B60BF"/>
     <w:rsid w:val="002C3752"/>
     <w:rsid w:val="002C5D7E"/>
     <w:rsid w:val="002E0F21"/>
     <w:rsid w:val="002E57AE"/>
     <w:rsid w:val="002F21F7"/>
     <w:rsid w:val="002F78B2"/>
     <w:rsid w:val="0030094A"/>
+    <w:rsid w:val="003124CD"/>
     <w:rsid w:val="00317652"/>
     <w:rsid w:val="00322113"/>
     <w:rsid w:val="003279E4"/>
     <w:rsid w:val="00345276"/>
     <w:rsid w:val="003453CF"/>
     <w:rsid w:val="00347D69"/>
     <w:rsid w:val="0035115F"/>
     <w:rsid w:val="00352E71"/>
     <w:rsid w:val="003722F4"/>
     <w:rsid w:val="00373ABA"/>
     <w:rsid w:val="00376368"/>
     <w:rsid w:val="0038098A"/>
     <w:rsid w:val="003A4D95"/>
     <w:rsid w:val="003B0A49"/>
     <w:rsid w:val="003B46D7"/>
     <w:rsid w:val="003B62D8"/>
     <w:rsid w:val="003B77CA"/>
     <w:rsid w:val="003C6AD7"/>
     <w:rsid w:val="003E0039"/>
     <w:rsid w:val="003F3B4D"/>
     <w:rsid w:val="003F7B87"/>
     <w:rsid w:val="0040432D"/>
     <w:rsid w:val="004049F5"/>
     <w:rsid w:val="0041334E"/>
     <w:rsid w:val="00420876"/>
     <w:rsid w:val="004234A4"/>
     <w:rsid w:val="00426AF4"/>
     <w:rsid w:val="0043343F"/>
     <w:rsid w:val="00435A5B"/>
     <w:rsid w:val="004401A0"/>
     <w:rsid w:val="00441F25"/>
+    <w:rsid w:val="004479A4"/>
     <w:rsid w:val="0045277B"/>
     <w:rsid w:val="00457478"/>
     <w:rsid w:val="00457EEF"/>
     <w:rsid w:val="004603D1"/>
     <w:rsid w:val="00470C89"/>
     <w:rsid w:val="00470F14"/>
     <w:rsid w:val="0047264F"/>
     <w:rsid w:val="00474395"/>
     <w:rsid w:val="004764F1"/>
     <w:rsid w:val="00490DFF"/>
     <w:rsid w:val="004B14D1"/>
     <w:rsid w:val="004C3856"/>
     <w:rsid w:val="00502CB7"/>
     <w:rsid w:val="00506378"/>
     <w:rsid w:val="0051168C"/>
     <w:rsid w:val="00511E73"/>
     <w:rsid w:val="0051429E"/>
     <w:rsid w:val="005142DE"/>
     <w:rsid w:val="00524040"/>
     <w:rsid w:val="0053742A"/>
     <w:rsid w:val="00547E44"/>
     <w:rsid w:val="00554586"/>
     <w:rsid w:val="00556459"/>
     <w:rsid w:val="0055799F"/>
     <w:rsid w:val="00565720"/>
     <w:rsid w:val="00570DBC"/>
     <w:rsid w:val="00584917"/>
     <w:rsid w:val="00590AE9"/>
     <w:rsid w:val="00590C95"/>
     <w:rsid w:val="00592944"/>
     <w:rsid w:val="00593F42"/>
     <w:rsid w:val="005B11B7"/>
     <w:rsid w:val="005B70F3"/>
     <w:rsid w:val="005C6FCC"/>
     <w:rsid w:val="005E0706"/>
     <w:rsid w:val="005E23DB"/>
     <w:rsid w:val="005E555B"/>
     <w:rsid w:val="00600BE0"/>
     <w:rsid w:val="006033FF"/>
     <w:rsid w:val="006034A6"/>
     <w:rsid w:val="0060486C"/>
     <w:rsid w:val="00610A2D"/>
     <w:rsid w:val="00610BDD"/>
     <w:rsid w:val="00612C97"/>
     <w:rsid w:val="00613E43"/>
     <w:rsid w:val="00622441"/>
+    <w:rsid w:val="00630ABA"/>
     <w:rsid w:val="0064268C"/>
     <w:rsid w:val="00643A92"/>
     <w:rsid w:val="00650307"/>
     <w:rsid w:val="00650E0B"/>
     <w:rsid w:val="00653631"/>
     <w:rsid w:val="0066218D"/>
     <w:rsid w:val="00665065"/>
     <w:rsid w:val="00677D00"/>
     <w:rsid w:val="0068697C"/>
     <w:rsid w:val="006A369F"/>
     <w:rsid w:val="006A5BCD"/>
     <w:rsid w:val="006A6A8E"/>
     <w:rsid w:val="006A6B33"/>
     <w:rsid w:val="006B7AA8"/>
     <w:rsid w:val="006D16E5"/>
     <w:rsid w:val="006D2C19"/>
     <w:rsid w:val="006D4B78"/>
     <w:rsid w:val="006E0C78"/>
     <w:rsid w:val="006E45D2"/>
     <w:rsid w:val="006E6E16"/>
     <w:rsid w:val="006F5ED6"/>
     <w:rsid w:val="007050CE"/>
     <w:rsid w:val="00714268"/>
     <w:rsid w:val="00723428"/>
     <w:rsid w:val="00723E40"/>
@@ -24068,96 +22269,96 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjuK1O+0ZSVugBmQUCuu7GPsfA1JQ==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCSmVaa1d6SRAIGgtBQUFCSmVaa1d6SRonCgExEiIKIAgEKhwKC0FBQUJLQy1SQlZ3EAgaC0FBQUJLQy1SQlZ3GiUKATISIAoeCAdCGgoPVGltZXMgTmV3IFJvbWFuEgdHdW5nc3VoGicKATMSIgogCAQqHAoLQUFBQkplWmtXekEQCBoLQUFBQkplWmtXekEaJwoBNBIiCiAIBCocCgtBQUFCSmVaa1d6QRAIGgtBQUFCS0FCU3VzVSLBBAoLQUFBQkplWmtXekESlwQKC0FBQUJKZVprV3pBEgtBQUFCSmVaa1d6QRo9Cgl0ZXh0L2h0bWwSMFRvIGRvdWJsZS1jaGVjayB0aGF0IHdlIGhhdmUgZXZlcnl0aGluZyB3ZSBuZWVkLiI+Cgp0ZXh0L3BsYWluEjBUbyBkb3VibGUtY2hlY2sgdGhhdCB3ZSBoYXZlIGV2ZXJ5dGhpbmcgd2UgbmVlZC4qQwoKUmV2aXN0YSBDTRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwLKDsOUxOOCms8flMUKYAQoLQUFBQktBQlN1c1USC0FBQUJKZVprV3pBGhEKCXRleHQvaHRtbBIE8J+RjSISCgp0ZXh0L3BsYWluEgTwn5GNKhsiFTEwNzk3MjQ5NzgwNDc1MjQ5MjU4NygAOAAw4Kazx+UxOOCms8flMVoMa3FoOXdma2o2dXIxcgIgAHgAmgEGCAAQABgAqgEGEgTwn5GNsAEAuAEAckUKClJldmlzdGEgQ00aNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoBMhIwVG8gZG91YmxlLWNoZWNrIHRoYXQgd2UgaGF2ZSBldmVyeXRoaW5nIHdlIG5lZWQusAEAuAEBGMCyg7DlMSDgprPH5TEwAEIIa2l4LmNtdDUizwMKC0FBQUJLQy1SQlZ3Ep0DCgtBQUFCS0MtUkJWdxILQUFBQktDLVJCVncaSAoJdGV4dC9odG1sEjt0aGlzIHNhaWQgZm9yIDIgb3IgbW9yZSBhdXRob3JzLCBpdCBzaG91bGQgY2hhbmdlIHRvIDIgb25seSJJCgp0ZXh0L3BsYWluEjt0aGlzIHNhaWQgZm9yIDIgb3IgbW9yZSBhdXRob3JzLCBpdCBzaG91bGQgY2hhbmdlIHRvIDIgb25seSobIhUxMTIyODAwNDg2Mzg2NDE4MzQ0MTkoADgAMNb1hezlMTjW9YXs5TFKXwoKdGV4dC9wbGFpbhJRRm9yIHR3byBhdXRob3JzLCBpbmNsdWRlIHRoZSBsYXN0IG5hbWVzIG9mIGJvdGggYXV0aG9ycyAoQXV0aG9yIGFuZCBBdXRob3IgWWVhcikuWgtxNGFudWh5ejhwY3ICIAB4AJoBBggAEAAYAKoBPRI7dGhpcyBzYWlkIGZvciAyIG9yIG1vcmUgYXV0aG9ycywgaXQgc2hvdWxkIGNoYW5nZSB0byAyIG9ubHmwAQC4AQAY1vWF7OUxINb1hezlMTAAQhBraXgubjJvbmtwYzB2ZDAwIrIDCgtBQUFCSmVaa1d6SRKIAwoLQUFBQkplWmtXekkSC0FBQUJKZVprV3pJGkEKCXRleHQvaHRtbBI0U3R5bGVzIE1lbnU6IENyZWF0ZSBDTSBzdHlsZSBhbmQgcmVtb3ZlIG90aGVyIHN0eWxlcyJCCgp0ZXh0L3BsYWluEjRTdHlsZXMgTWVudTogQ3JlYXRlIENNIHN0eWxlIGFuZCByZW1vdmUgb3RoZXIgc3R5bGVzKkMKClJldmlzdGEgQ00aNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMODd/6/lMTjg3f+v5TFyRQoKUmV2aXN0YSBDTRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgE2EjRTdHlsZXMgTWVudTogQ3JlYXRlIENNIHN0eWxlIGFuZCByZW1vdmUgb3RoZXIgc3R5bGVzsAEAuAEBGODd/6/lMSDg3f+v5TEwAEIIa2l4LmNtdDMyCGgudHlqY3d0Mg5oLnY5ZTdlMTRhZmZkazIOaC5zODZ5bzQ3dXluMGwyDmguZGdubGRjbWExa3hzMg5oLnRuaXU5d2l1NTN1NDIIaC5namRneHMyCWguMzBqMHpsbDgAciExeGNXbjZ3SGYzRzVEWHgzRDU5aEZxY3RkbWNMYTNTQWY=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1C4CA5B-D982-411E-9197-92A3E75B9261}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1C4CA5B-D982-411E-9197-92A3E75B9261}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>4273</Words>
-  <Characters>23504</Characters>
+  <Words>4274</Words>
+  <Characters>24368</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>195</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>203</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27722</CharactersWithSpaces>
+  <CharactersWithSpaces>28585</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>